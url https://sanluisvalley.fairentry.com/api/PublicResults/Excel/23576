--- v0 (2026-09-30)
+++ v1 (2026-11-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913c11170ced420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e2397ba72b84d18b9604e51c84b6222.psmdcp" Id="Rfab14b8957f14454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf103cab25f70433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adaf9c0fb82d4b2694f5f0a560245ba5.psmdcp" Id="Re922847080bd49ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Results-2026 State 4-H Dog S..." sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Hierarchy Path</x:t>
   </x:si>
   <x:si>
     <x:t>Exhibitor Number</x:t>
   </x:si>
   <x:si>
@@ -30881,51 +30881,51 @@
       </x:c>
     </x:row>
     <x:row r="817" spans="1:10">
       <x:c r="A817" s="0" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D817" s="0" t="s">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="E817" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F817" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G817" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H817" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I817" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J817" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:10">
       <x:c r="A818" s="0" t="s">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="D818" s="0" t="s">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="E818" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F818" s="0" t="s">
@@ -34465,51 +34465,51 @@
       </x:c>
     </x:row>
     <x:row r="929" spans="1:10">
       <x:c r="A929" s="0" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H929" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I929" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J929" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:10">
       <x:c r="A930" s="0" t="s">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="D930" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="E930" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F930" s="0" t="s">